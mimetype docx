--- v0 (2025-11-05)
+++ v1 (2026-07-21)
@@ -1,64 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00567DDE" w:rsidRPr="00567DDE" w:rsidRDefault="00EE21A7" w:rsidP="00567DDE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>臺</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002F35B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>中市政府秘書處</w:t>
       </w:r>
       <w:r w:rsidR="00567DDE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">喜慶中堂申請表                               </w:t>
       </w:r>
       <w:r w:rsidR="00567DDE">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>申請日期</w:t>
       </w:r>
       <w:r w:rsidR="00A5345B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -316,62 +318,52 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00997D80">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>類</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11926" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w:rsidR="00567DDE" w:rsidRDefault="00567DDE" w:rsidP="004F334E">
             <w:r w:rsidRPr="00997D80">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t xml:space="preserve">□ 結婚   □ </w:t>
-[...10 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+              <w:t>□ 結婚   □ 生日</w:t>
+            </w:r>
             <w:r w:rsidR="000743F2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>(須滿65歲以上)</w:t>
             </w:r>
             <w:r w:rsidRPr="00997D80">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">  □ 新居落成   □</w:t>
             </w:r>
             <w:r w:rsidR="004F334E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00997D80">
@@ -975,58 +967,60 @@
       </w:r>
       <w:r w:rsidRPr="00997D80">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>寄回臺中市政府</w:t>
       </w:r>
       <w:r w:rsidR="002F35B8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>秘書處機要科</w:t>
       </w:r>
       <w:r w:rsidRPr="00997D80">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，或傳真04-</w:t>
       </w:r>
-      <w:r w:rsidR="002F35B8">
-[...6 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00654B08">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>22547282</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00997D80">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>，以利作業及寄送。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B520E2" w:rsidRDefault="00B520E2" w:rsidP="008A6C66">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00EE21A7" w:rsidRDefault="00EE21A7" w:rsidP="00EE21A7">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="180" w:line="0" w:lineRule="atLeast"/>
@@ -1068,239 +1062,245 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>承辦人                 股長                  單位主管                 機關主</w:t>
       </w:r>
       <w:r w:rsidR="00B21918">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>管</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA5D5E" w:rsidRPr="006153AA" w:rsidSect="00EE21A7">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1418" w:right="1440" w:bottom="1797" w:left="1440" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CB2244" w:rsidRDefault="00CB2244"/>
+    <w:p w:rsidR="00A81718" w:rsidRDefault="00A81718"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CB2244" w:rsidRDefault="00CB2244"/>
+    <w:p w:rsidR="00A81718" w:rsidRDefault="00A81718"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
-    <w:panose1 w:val="020B0502040204020203"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00CB2244" w:rsidRDefault="00CB2244"/>
+    <w:p w:rsidR="00A81718" w:rsidRDefault="00A81718"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00CB2244" w:rsidRDefault="00CB2244"/>
+    <w:p w:rsidR="00A81718" w:rsidRDefault="00A81718"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00567DDE"/>
     <w:rsid w:val="000743F2"/>
     <w:rsid w:val="000B3D12"/>
     <w:rsid w:val="000D7376"/>
     <w:rsid w:val="00173AF7"/>
     <w:rsid w:val="00183D4E"/>
     <w:rsid w:val="0022724F"/>
     <w:rsid w:val="002368C7"/>
     <w:rsid w:val="00267EF5"/>
     <w:rsid w:val="00276B87"/>
     <w:rsid w:val="002F35B8"/>
     <w:rsid w:val="00353A77"/>
     <w:rsid w:val="004F334E"/>
     <w:rsid w:val="00524077"/>
     <w:rsid w:val="00567DDE"/>
     <w:rsid w:val="006153AA"/>
+    <w:rsid w:val="006444DC"/>
+    <w:rsid w:val="00654B08"/>
     <w:rsid w:val="00765E63"/>
     <w:rsid w:val="007B7E8F"/>
     <w:rsid w:val="00840F53"/>
     <w:rsid w:val="008A6C66"/>
     <w:rsid w:val="008E3B9A"/>
     <w:rsid w:val="0095693E"/>
     <w:rsid w:val="00A46FE9"/>
     <w:rsid w:val="00A5345B"/>
+    <w:rsid w:val="00A81718"/>
     <w:rsid w:val="00B21918"/>
     <w:rsid w:val="00B520E2"/>
     <w:rsid w:val="00CA5D5E"/>
     <w:rsid w:val="00CB2244"/>
     <w:rsid w:val="00CC4D88"/>
     <w:rsid w:val="00CE4A30"/>
     <w:rsid w:val="00D42082"/>
     <w:rsid w:val="00EB76B6"/>
     <w:rsid w:val="00EC060F"/>
     <w:rsid w:val="00EE21A7"/>
     <w:rsid w:val="00F7699C"/>
     <w:rsid w:val="00FB3077"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="34FCA092"/>
   <w15:docId w15:val="{60A23043-A511-4BC5-AD1E-BDB7DC6BFBF9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1356,98 +1356,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
@@ -1621,50 +1618,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00567DDE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -1747,51 +1748,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="頁尾 字元"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a7"/>
     <w:rsid w:val="00FB3077"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1283995436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">